--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -35,51 +35,51 @@
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>1017621:typeValue:101</t>
   </si>
   <si>
     <t>1017621:typeValue:102</t>
   </si>
   <si>
     <t>1017621:typeValue:103</t>
   </si>
   <si>
     <t>1017621:typeValue:104</t>
   </si>
   <si>
     <t>1017621:typeValue:105</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
-    <t>Event Registration - Duckworth - Junior Racquetball</t>
+    <t>Event Registration - Duckworth - Intro/Intermediate Junior Racquetball</t>
   </si>
   <si>
     <t>Racquetball Canada #</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>